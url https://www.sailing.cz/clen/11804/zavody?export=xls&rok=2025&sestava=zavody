--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-11-15</t>
   </si>
   <si>
     <t>Teamrace Optimist</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>13 Halloween cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>Podzimní regata Václava Vacka 29.ročník</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Bobule regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>