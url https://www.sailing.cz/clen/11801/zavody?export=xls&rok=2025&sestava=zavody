--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-12-28</t>
   </si>
   <si>
     <t>EurILCA EUROPA CUP CROATIA 2025</t>
   </si>
   <si>
     <t>Hvar</t>
   </si>
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>13 Halloween cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>Podzimní regata Václava Vacka 29.ročník</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Balt</t>
   </si>
   <si>
     <t>Dziwnów</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>