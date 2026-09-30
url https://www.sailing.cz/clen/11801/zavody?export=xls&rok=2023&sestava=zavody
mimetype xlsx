--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -68,51 +68,51 @@
   <si>
     <t>Pula, Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Podzimní regata Václava Vacka 27. ročník</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-19</t>
   </si>
   <si>
     <t>Lipenský vítr</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>