--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -86,51 +86,51 @@
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-24</t>
   </si>
   <si>
     <t>Podzimní regata Václava Vacka</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>
   <si>
     <t>2022-06-02</t>
   </si>
   <si>
     <t>Puchar Dzwnowa kvalifiakce MS a ME</t>
   </si>
   <si>
     <t>Dziwnów (POL)</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>