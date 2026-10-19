--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-07-10</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-07-03</t>
   </si>