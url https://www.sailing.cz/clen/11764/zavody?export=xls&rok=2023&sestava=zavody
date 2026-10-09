--- v0 (2026-05-30)
+++ v1 (2026-10-09)
@@ -113,51 +113,51 @@
   <si>
     <t>Österreichische Jugendmeisterschaft 2023</t>
   </si>
   <si>
     <t>Attersee</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>2023 Optimist European Championship</t>
   </si>
   <si>
     <t>Thessaloniki, Greece</t>
   </si>
   <si>
     <t xml:space="preserve">Qdi  </t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2023-05-18</t>
   </si>
   <si>
     <t>Dutch Youth Regatta</t>
   </si>
   <si>
     <t>IJsselmeer</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Nechranice week</t>
   </si>