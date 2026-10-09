--- v0 (2026-05-30)
+++ v1 (2026-10-09)
@@ -80,51 +80,51 @@
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Chicken Race</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>