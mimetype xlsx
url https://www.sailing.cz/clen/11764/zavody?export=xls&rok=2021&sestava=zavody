--- v0 (2026-05-30)
+++ v1 (2026-10-09)
@@ -68,99 +68,99 @@
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-09-17</t>
   </si>
   <si>
     <t>MEZINÁRODNÍ MISTROVSTVÍ POLSKA - MMPSKO</t>
   </si>
   <si>
     <t>Dziwnow, Polsko</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>McDonalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>Chicken Race</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-06-12</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-05-20</t>
   </si>
   <si>
     <t>39th Lake Garda Meeting</t>
   </si>
   <si>
     <t>Riva del Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-04-01</t>
   </si>
   <si>
     <t>CSC Cup – Memorijal Antolić-Česić</t>
   </si>
   <si>
     <t>Medulin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>