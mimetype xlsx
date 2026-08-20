--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -104,51 +104,51 @@
   <si>
     <t>Štít města Mostu</t>
   </si>
   <si>
     <t>Jezero Most</t>
   </si>
   <si>
     <t>2025-08-16</t>
   </si>
   <si>
     <t>Regata Petra Zouhara</t>
   </si>
   <si>
     <t>2025-08-14</t>
   </si>
   <si>
     <t>Kontrolní závod II.</t>
   </si>
   <si>
     <t>2025-08-13</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-08-11</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>
   <si>
     <t>2025-08-09</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2025-07-19</t>
   </si>
   <si>
     <t>Letní vánek</t>
   </si>
   <si>
     <t>2025-07-12</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>