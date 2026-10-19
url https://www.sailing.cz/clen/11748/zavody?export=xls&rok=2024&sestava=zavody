--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -98,51 +98,51 @@
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>2024-08-12</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>
   <si>
     <t>2024-08-10</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Sdružený krajský přebor KSJ 16+17</t>
   </si>