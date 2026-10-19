--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -92,51 +92,51 @@
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>2023-08-14</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>Memoriál Ing. Bohma</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2023-04-22</t>
   </si>
   <si>
     <t>Optimistický Mácháč</t>
   </si>
 </sst>
 </file>
 