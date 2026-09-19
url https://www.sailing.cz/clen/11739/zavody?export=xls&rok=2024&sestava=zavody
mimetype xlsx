--- v0 (2026-05-30)
+++ v1 (2026-09-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-11-08</t>
   </si>
   <si>
     <t>O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>12. Halloween Cup</t>
   </si>
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-09-13</t>
   </si>
   <si>
     <t>Baltic Cup Mezinárodní mistrovství Polska</t>
   </si>
   <si>
     <t>Dziwnow</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Czech Junior Nationals I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-07-23</t>
   </si>