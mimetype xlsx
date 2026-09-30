--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -146,51 +146,51 @@
   <si>
     <t>2024-06-05</t>
   </si>
   <si>
     <t>Pohár JMK II.</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2024-05-24</t>
   </si>
   <si>
     <t>Helly Hansen Eurocup ILCA Czech republic &amp;amp; Czech nationals</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-05-15</t>
   </si>
   <si>
     <t>Pohár JMK I.</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2024-04-20</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>