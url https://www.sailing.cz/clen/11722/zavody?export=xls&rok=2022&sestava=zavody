--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-30</t>
   </si>
   <si>
     <t>10. Halloween Cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-10-21</t>
   </si>
   <si>
     <t>Portorož Halloween regatta 2022</t>
   </si>
   <si>
     <t>Portorož</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-10-15</t>
   </si>
   <si>
     <t>Pohár Kroměříže</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t>2022-10-05</t>
   </si>