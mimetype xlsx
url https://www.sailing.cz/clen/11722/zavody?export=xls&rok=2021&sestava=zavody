--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-09-22</t>
   </si>
   <si>
     <t>JMK IV.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Májový pohár</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Hornická regata</t>
   </si>