--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>McDonalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>Chicken Race</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-07-31</t>
   </si>
   <si>
     <t>Lázeňská regata</t>
   </si>
   <si>
     <t>Svět</t>
   </si>
 </sst>
 </file>
 