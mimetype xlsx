--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Podzimní Sokolská regata</t>
   </si>
   <si>
     <t>Tovačov</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Veletržní regata - Memoriál Karla Hrubého</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>