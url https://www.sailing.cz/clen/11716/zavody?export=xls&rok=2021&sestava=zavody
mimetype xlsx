--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -86,51 +86,51 @@
   <si>
     <t>Interpohár</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2021-07-24</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Chomoutov</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-07-10</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2021-07-03</t>
   </si>
   <si>
     <t>Bermuda CUP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2021-06-05</t>
   </si>
   <si>
     <t>Jarní Sokolská regata</t>
   </si>
   <si>
     <t>2021-05-29</t>
   </si>