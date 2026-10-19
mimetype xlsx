--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -65,51 +65,51 @@
   <si>
     <t>Czech Junior Nationals I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-07-06</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>