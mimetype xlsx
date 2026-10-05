--- v0 (2026-06-01)
+++ v1 (2026-10-05)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-03</t>
   </si>
   <si>
     <t>50.Skiregata memorial Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>