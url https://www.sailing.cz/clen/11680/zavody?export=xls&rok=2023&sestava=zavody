--- v0 (2026-06-01)
+++ v1 (2026-10-05)
@@ -68,51 +68,51 @@
   <si>
     <t>Viganj (CRO)</t>
   </si>
   <si>
     <t xml:space="preserve">WIF  </t>
   </si>
   <si>
     <t>2023-06-09</t>
   </si>
   <si>
     <t>ČP Slalom 4</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2023-04-29</t>
   </si>
   <si>
     <t>Luky Regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2023-04-22</t>
   </si>
   <si>
     <t>Okresní přebor</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>