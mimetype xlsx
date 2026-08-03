--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-09-04</t>
   </si>
   <si>
     <t>Pražský točák XXIII.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-21</t>
   </si>
   <si>
     <t>Pražský točák XXI.</t>
   </si>
   <si>
     <t>2024-08-09</t>
   </si>
   <si>
     <t>ICZ RODOP - Jachtařská liga III. - finále</t>
   </si>
   <si>
     <t>Jezero Most</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>