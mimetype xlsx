--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -74,51 +74,51 @@
   <si>
     <t>2023-08-18</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t>2023-08-02</t>
   </si>
   <si>
     <t>Pražský točák XVIII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-07-26</t>
   </si>
   <si>
     <t>Pražský točák XVII</t>
   </si>
   <si>
     <t>2023-07-19</t>
   </si>
   <si>
     <t>Pražský točák XVI</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Pražský točák XV</t>
   </si>
   <si>
     <t>2023-06-14</t>
   </si>
   <si>
     <t>Pražský točák XI</t>
   </si>