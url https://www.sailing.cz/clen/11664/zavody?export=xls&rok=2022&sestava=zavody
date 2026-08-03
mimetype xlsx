--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2022-05-25</t>
   </si>
   <si>
     <t>Pražský Točák VIII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-05-14</t>
   </si>
   <si>
     <t>Jachtařská liga I.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2022-05-04</t>
   </si>
   <si>
     <t>Pražský Točák V.</t>
   </si>
   <si>
     <t>2022-04-27</t>
   </si>
   <si>
     <t>Pražský Točák IV.</t>
   </si>
   <si>
     <t>2022-04-13</t>
   </si>