--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-06-26</t>
   </si>
   <si>
     <t>Pražský točák 13</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-06-12</t>
   </si>
   <si>
     <t>Pražský točák 11</t>
   </si>
   <si>
     <t>2019-06-05</t>
   </si>
   <si>
     <t>Pražský točák 10</t>
   </si>
   <si>
     <t>2019-05-01</t>
   </si>
   <si>
     <t>Pražský točák 5</t>
   </si>
   <si>
     <t>2019-04-24</t>
   </si>
   <si>
     <t>Pražský točák 4</t>
   </si>