--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -89,51 +89,51 @@
   <si>
     <t>ILCA Europa Cup</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
     <t>Hurá na prázdniny I.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-06-25</t>
   </si>
   <si>
     <t>Šilhánkův memoriál</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Veletržní regata - Memoriál Karla Hrubého</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>