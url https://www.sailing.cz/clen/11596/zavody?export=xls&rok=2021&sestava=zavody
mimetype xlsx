--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>McDonalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-07-03</t>
   </si>
   <si>
     <t>Neptunova regata</t>
   </si>
   <si>
     <t>Dlouhý rybník - Lanškroun</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-06-12</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
 </sst>
 </file>
 