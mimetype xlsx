--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-15</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
     <t>Hurá na prázdniny I.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-06-04</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>Spring cup</t>
   </si>