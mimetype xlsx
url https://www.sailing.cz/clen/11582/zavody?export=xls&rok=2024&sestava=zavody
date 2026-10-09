--- v0 (2026-06-01)
+++ v1 (2026-10-09)
@@ -77,51 +77,51 @@
   <si>
     <t>Europa Cup Slovenia Koper 2024</t>
   </si>
   <si>
     <t>Koper</t>
   </si>
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2024-03-28</t>
   </si>
   <si>
     <t>Sailing Point Easter Regatta</t>
   </si>