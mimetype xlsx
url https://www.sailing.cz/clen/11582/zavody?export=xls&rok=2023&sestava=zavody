--- v0 (2026-06-01)
+++ v1 (2026-10-09)
@@ -77,51 +77,51 @@
   <si>
     <t>6th Autumn Meeting Trofeo Ezio Torboli</t>
   </si>
   <si>
     <t>Riva del Garda, Itálie</t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>O pohár pivovaru Kocour</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-26</t>
   </si>
   <si>
     <t>Schwielochsee Pokalregatta 2023</t>
   </si>
   <si>
     <t>Schwielochsee, Německo</t>
   </si>
   <si>
     <t>2023-08-08</t>
   </si>
   <si>
     <t>Trofeo Simone Lombardi 2023</t>
   </si>