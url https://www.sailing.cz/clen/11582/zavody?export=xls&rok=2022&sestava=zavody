--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -146,51 +146,51 @@
   <si>
     <t>Trofeo Simone Lombardi</t>
   </si>
   <si>
     <t>Lago di Garda, Itálie</t>
   </si>
   <si>
     <t>2022-08-05</t>
   </si>
   <si>
     <t>ORA CUP ORA 2022</t>
   </si>
   <si>
     <t>Arco, Lago di Garda, Itálie</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>Hurá na prázdniny IV.</t>
   </si>
   <si>
     <t>vltava - praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
     <t>Hurá na prázdniny I.</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>