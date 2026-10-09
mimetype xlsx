--- v1 (2026-08-01)
+++ v2 (2026-10-09)
@@ -107,51 +107,51 @@
   <si>
     <t>19. Müggelschlösschen-Cup SGaM</t>
   </si>
   <si>
     <t>Großer Müggelsee Berlin, Německo</t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Lighthouse Cup</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-27</t>
   </si>
   <si>
     <t>Schielochsee Pokalregatta</t>
   </si>
   <si>
     <t>Schwielochsee</t>
   </si>
   <si>
     <t>2022-08-09</t>
   </si>
   <si>
     <t>Trofeo Simone Lombardi</t>
   </si>
   <si>
     <t>Lago di Garda, Itálie</t>
   </si>
   <si>
     <t>2022-08-05</t>
   </si>
   <si>
     <t>ORA CUP ORA 2022</t>
   </si>