--- v0 (2026-06-01)
+++ v1 (2026-10-09)
@@ -59,81 +59,81 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-11-05</t>
   </si>
   <si>
     <t>MČR - O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2021-10-30</t>
   </si>
   <si>
     <t>Halloween Cup</t>
   </si>
   <si>
     <t>Lago do Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-10-16</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>O pohár pivovaru Kocour</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-09-17</t>
   </si>
   <si>
     <t>MEZINÁRODNÍ MISTROVSTVÍ POLSKA - MMPSKO</t>
   </si>
   <si>
     <t>Dziwnow, Polsko</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>