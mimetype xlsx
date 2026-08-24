--- v0 (2026-06-09)
+++ v1 (2026-08-24)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>Velká cena YCLS, Showman Trophy (CBT)</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-21</t>
   </si>
   <si>
     <t>Prýgl Rejs JMK VI</t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky (CBT)</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Prýgl rejs 11</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>Prýgl rejs 10</t>
   </si>