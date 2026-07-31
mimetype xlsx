--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-11-13</t>
   </si>
   <si>
     <t>Sametová regata</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2021-10-10</t>
   </si>
   <si>
     <t>Modrá trucstuha 2021</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>Nedělní rejs VIII.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>