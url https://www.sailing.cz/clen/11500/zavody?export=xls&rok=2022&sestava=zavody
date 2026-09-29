--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-09-22</t>
   </si>
   <si>
     <t>MMČR Rac</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Rs4  </t>
   </si>
   <si>
     <t>2022-09-04</t>
   </si>
   <si>
     <t>Rozkošáci s větrem o závod</t>
   </si>
   <si>
     <t>rozkos</t>
   </si>
   <si>
     <t>2022-08-27</t>
   </si>