--- v0 (2026-05-30)
+++ v1 (2026-07-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-11-02</t>
   </si>
   <si>
     <t>Sametová regata</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2024-09-25</t>
   </si>
   <si>
     <t>Prýgl rejs 15</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Přátelská regata</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>