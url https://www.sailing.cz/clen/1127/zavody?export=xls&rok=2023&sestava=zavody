--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">T24  </t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Charlie</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2023-08-23</t>
   </si>
   <si>
     <t>Inclusion World Championship for Sailing 2023</t>
   </si>
   <si>
     <t>Rostock</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>RS Venture Connect Worlds 2023</t>
   </si>
   <si>
     <t>2023-06-14</t>
   </si>
   <si>
     <t>70°Rolex- Giraglia 2023.  Offshore</t>
   </si>
   <si>
     <t>St. Troplez-Giraglia-Genoa</t>
   </si>
   <si>
     <t>ORC1</t>
   </si>
   <si>
     <t>2023-06-11</t>
   </si>
   <si>
     <t>70°Rolex-Giraglia . St. Tropez inshore</t>
   </si>
   <si>
     <t>St. Tropez</t>
   </si>