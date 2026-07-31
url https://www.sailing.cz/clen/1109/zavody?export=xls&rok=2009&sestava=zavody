--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -65,51 +65,51 @@
   <si>
     <t>2009-06-06</t>
   </si>
   <si>
     <t>Melges Tour II.</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">M24  </t>
   </si>
   <si>
     <t>094260</t>
   </si>
   <si>
     <t>2009-06-12</t>
   </si>
   <si>
     <t>Trofeo IRC dell&amp;amp;#8217;Adriatico</t>
   </si>
   <si>
     <t>Muggia, ITA</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>091316</t>
   </si>
   <si>
     <t>2009-07-03</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Lipno - Černá v Poš.</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>091321</t>
   </si>
   <si>
     <t>2009-08-01</t>
   </si>
   <si>
     <t xml:space="preserve">Velká cena ALT </t>
   </si>