--- v0 (2026-06-01)
+++ v1 (2026-09-23)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-09-06</t>
   </si>
   <si>
     <t>Vítr z Vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Tvarůžková regata</t>
   </si>
   <si>
     <t>Moravičany</t>
   </si>
   <si>
     <t>2024-06-12</t>
   </si>
   <si>
     <t>2024 RACEBOARD EUROPEAN CHAMPIONSHIPS</t>
   </si>
   <si>
     <t>Puck, Poland</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>