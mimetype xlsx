--- v0 (2026-06-01)
+++ v1 (2026-09-23)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2011-05-07</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2011-05-14</t>
   </si>
   <si>
     <t>Altošův Vymácháč</t>
   </si>
   <si>
     <t>Máchovo Jezero</t>
   </si>
   <si>
     <t>2011-05-21</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2011-06-11</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>