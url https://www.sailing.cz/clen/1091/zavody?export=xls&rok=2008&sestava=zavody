--- v0 (2026-06-01)
+++ v1 (2026-09-23)
@@ -65,51 +65,51 @@
   <si>
     <t>2008-01-10</t>
   </si>
   <si>
     <t>2008 RS:X World Championship</t>
   </si>
   <si>
     <t>Takapuna Beach, NZL</t>
   </si>
   <si>
     <t xml:space="preserve">Rsx  </t>
   </si>
   <si>
     <t>082002</t>
   </si>
   <si>
     <t>2008-05-03</t>
   </si>
   <si>
     <t>Jarní pohár WCVD</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>082111</t>
   </si>
   <si>
     <t>2008-05-24</t>
   </si>
   <si>
     <t>Krajský přebor KSJ21</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>082114</t>
   </si>
   <si>
     <t>2008-05-31</t>
   </si>
   <si>
     <t>Velká cena ČR - TMR WS</t>
   </si>
   <si>
     <t>082004</t>
   </si>