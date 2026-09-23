--- v0 (2026-06-01)
+++ v1 (2026-09-23)
@@ -89,51 +89,51 @@
   <si>
     <t>074289</t>
   </si>
   <si>
     <t>2007-04-20</t>
   </si>
   <si>
     <t>Semaine Olympique Francaise</t>
   </si>
   <si>
     <t>Hyeres, Francie</t>
   </si>
   <si>
     <t>072002</t>
   </si>
   <si>
     <t>2007-05-05</t>
   </si>
   <si>
     <t>Jarní pohár WCVD</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>072403</t>
   </si>
   <si>
     <t>2007-05-12</t>
   </si>
   <si>
     <t>Santi Cup</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t>072110</t>
   </si>
   <si>
     <t>2007-05-19</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>