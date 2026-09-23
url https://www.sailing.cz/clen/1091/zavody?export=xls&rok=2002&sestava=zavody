--- v0 (2026-06-01)
+++ v1 (2026-09-23)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>022117</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>021802</t>
   </si>
   <si>
     <t>Rozkošský surf + KP I  (přebor HK kraje)</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Rsx  </t>
   </si>
   <si>
     <t>021702</t>
   </si>
   <si>
     <t>Český pohár + Krajský přebor +Krajský př</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>021609</t>
   </si>