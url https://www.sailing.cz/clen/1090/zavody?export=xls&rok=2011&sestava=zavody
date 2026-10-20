--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2011-04-30</t>
   </si>
   <si>
     <t>Jarní pohár WCVD</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2011-05-07</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2011-05-14</t>
   </si>
   <si>
     <t>Altošův Vymácháč</t>
   </si>
   <si>
     <t>Máchovo Jezero</t>
   </si>
   <si>
     <t>2011-05-21</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>