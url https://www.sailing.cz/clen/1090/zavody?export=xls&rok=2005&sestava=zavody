--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>052134</t>
   </si>
   <si>
     <t>Vítr z Vihoradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>052122</t>
   </si>
   <si>
     <t>Veterán Cup WS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>052107</t>
   </si>
   <si>
     <t>Krajský přebor I.</t>
   </si>
   <si>
     <t>052004</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>