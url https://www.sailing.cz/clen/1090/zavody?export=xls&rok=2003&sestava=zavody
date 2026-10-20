--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>032406</t>
   </si>
   <si>
     <t>SANTI Cup</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>032210</t>
   </si>
   <si>
     <t>Tvarůžková regata</t>
   </si>
   <si>
     <t>štěrkovna Mohelnice</t>
   </si>
   <si>
     <t>032129</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Rsx  </t>
   </si>
   <si>
     <t>032120</t>
   </si>