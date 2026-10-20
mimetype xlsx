--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2025-08-16</t>
   </si>
   <si>
     <t>Mohelnická Regata</t>
   </si>
   <si>
     <t>Moravičany</t>
   </si>
   <si>
     <t>2025-06-21</t>
   </si>
   <si>
     <t>Starobrno Cup</t>
   </si>