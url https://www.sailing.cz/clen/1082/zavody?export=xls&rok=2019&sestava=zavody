--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-06-22</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2019-06-15</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>