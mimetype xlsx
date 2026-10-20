--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>092114</t>
   </si>
   <si>
     <t>2009-05-23</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>092128</t>
   </si>
   <si>
     <t>2009-05-30</t>
   </si>
   <si>
     <t>Veterán Cup - KP</t>
   </si>
   <si>
     <t>Velké dářko</t>
   </si>
   <si>
     <t>092005</t>
   </si>
   <si>
     <t>2009-06-13</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>