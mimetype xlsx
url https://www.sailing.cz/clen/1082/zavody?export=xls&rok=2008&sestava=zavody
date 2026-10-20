--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>082111</t>
   </si>
   <si>
     <t>2008-05-24</t>
   </si>
   <si>
     <t>Krajský přebor KSJ21</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>082005</t>
   </si>
   <si>
     <t>2008-06-21</t>
   </si>
   <si>
     <t>Jarní cena Dářka</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>082120</t>
   </si>
   <si>
     <t>2008-06-28</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
     <t>082133</t>
   </si>